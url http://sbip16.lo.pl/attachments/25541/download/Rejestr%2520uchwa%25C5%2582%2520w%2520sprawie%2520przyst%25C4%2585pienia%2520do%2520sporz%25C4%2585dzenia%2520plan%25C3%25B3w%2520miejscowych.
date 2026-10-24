--- v0 (2026-05-30)
+++ v1 (2026-10-24)
@@ -14,118 +14,120 @@
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\v-um-users\AR$\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\v-users\AR$\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9600" firstSheet="21" activeTab="30"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9600" firstSheet="21" activeTab="31"/>
   </bookViews>
   <sheets>
     <sheet name="rok 1995" sheetId="1" r:id="rId1"/>
     <sheet name="rok 1996" sheetId="2" r:id="rId2"/>
     <sheet name="rok 1997" sheetId="3" r:id="rId3"/>
     <sheet name="rok 1998" sheetId="4" r:id="rId4"/>
     <sheet name="rok 1999" sheetId="6" r:id="rId5"/>
     <sheet name="rok 2000" sheetId="8" r:id="rId6"/>
     <sheet name="rok 2001" sheetId="9" r:id="rId7"/>
     <sheet name="rok 2002" sheetId="10" r:id="rId8"/>
     <sheet name="rok 2003" sheetId="11" r:id="rId9"/>
     <sheet name="rok 2004" sheetId="12" r:id="rId10"/>
     <sheet name="rok 2005" sheetId="13" r:id="rId11"/>
     <sheet name="rok 2006" sheetId="14" r:id="rId12"/>
     <sheet name="rok 2007" sheetId="15" r:id="rId13"/>
     <sheet name="rok 2008" sheetId="16" r:id="rId14"/>
     <sheet name="rok 2009" sheetId="17" r:id="rId15"/>
     <sheet name="rok 2010" sheetId="18" r:id="rId16"/>
     <sheet name="rok 2011" sheetId="19" r:id="rId17"/>
     <sheet name="rok 2012" sheetId="20" r:id="rId18"/>
     <sheet name="rok 2013" sheetId="21" r:id="rId19"/>
     <sheet name="rok 2014" sheetId="22" r:id="rId20"/>
     <sheet name="rok 2015" sheetId="23" r:id="rId21"/>
     <sheet name="rok 2016" sheetId="24" r:id="rId22"/>
     <sheet name="rok 2017" sheetId="25" r:id="rId23"/>
     <sheet name="rok 2018" sheetId="26" r:id="rId24"/>
     <sheet name="rok 2019" sheetId="27" r:id="rId25"/>
     <sheet name="rok 2020" sheetId="28" r:id="rId26"/>
     <sheet name="rok 2021" sheetId="29" r:id="rId27"/>
     <sheet name="rok 2022" sheetId="31" r:id="rId28"/>
     <sheet name="rok 2023" sheetId="32" r:id="rId29"/>
     <sheet name="rok 2024" sheetId="33" r:id="rId30"/>
     <sheet name="rok 2025" sheetId="34" r:id="rId31"/>
+    <sheet name="rok 2026" sheetId="35" r:id="rId32"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="257">
   <si>
     <t>ROK 1998</t>
   </si>
   <si>
     <t>Lp.</t>
   </si>
   <si>
     <t>Nr planu</t>
   </si>
   <si>
     <t xml:space="preserve">Nr uchwały w sprawie przystąpienia do uchwalenia </t>
   </si>
   <si>
     <t>Nr uchwały w sprawie uchwalenia planu miejscowego</t>
   </si>
   <si>
     <t>LXI/288/98</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>ROK 1995</t>
   </si>
   <si>
@@ -839,54 +841,63 @@
   <si>
     <t>XLVI/346/23</t>
   </si>
   <si>
     <t>LIV/394/24</t>
   </si>
   <si>
     <t>XLVII/348/23</t>
   </si>
   <si>
     <t>84 (84 - cz. A)</t>
   </si>
   <si>
     <t>LV/407/24</t>
   </si>
   <si>
     <t>plan ogólny</t>
   </si>
   <si>
     <t>VI/53/24</t>
   </si>
   <si>
     <t>IX/80/25</t>
   </si>
   <si>
-    <t>plan w trakcie realizacji</t>
-[...1 lines deleted...]
-  <si>
     <t>ROK 2025</t>
+  </si>
+  <si>
+    <t>XX/171/26</t>
+  </si>
+  <si>
+    <t>XX/172/26</t>
+  </si>
+  <si>
+    <t>XVI/147/26</t>
+  </si>
+  <si>
+    <t>XVI/148/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -982,141 +993,138 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1400,56 +1408,56 @@
 
 <file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" customWidth="1"/>
     <col min="4" max="4" width="27.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="7">
         <v>3</v>
       </c>
@@ -1869,56 +1877,56 @@
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.140625" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>92</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C3" s="8">
         <v>13</v>
       </c>
@@ -2082,56 +2090,56 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>93</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>90</v>
       </c>
       <c r="C3" s="8">
         <v>10</v>
       </c>
@@ -2155,56 +2163,56 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>95</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>96</v>
       </c>
       <c r="C3" s="8">
         <v>41</v>
       </c>
@@ -2229,56 +2237,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C3" s="8">
         <v>44</v>
       </c>
@@ -2303,56 +2311,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.5703125" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="10">
         <v>1</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C3" s="10">
         <v>43</v>
       </c>
@@ -2397,56 +2405,56 @@
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>112</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C3" s="13">
         <v>10</v>
       </c>
@@ -2499,56 +2507,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>116</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C3" s="8">
         <v>10</v>
       </c>
@@ -2559,56 +2567,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="27.7109375" customWidth="1"/>
     <col min="5" max="5" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C3" s="8">
         <v>48</v>
       </c>
@@ -2689,56 +2697,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="27.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>121</v>
       </c>
@@ -2749,56 +2757,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>123</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C3" s="8">
         <v>55</v>
       </c>
@@ -2893,56 +2901,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
     <col min="4" max="4" width="27.7109375" customWidth="1"/>
     <col min="5" max="5" width="18.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="7">
         <v>3</v>
       </c>
@@ -3024,56 +3032,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>127</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C3" s="8">
         <v>63</v>
       </c>
@@ -3084,56 +3092,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.5703125" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C3" s="8">
         <v>64</v>
       </c>
@@ -3200,56 +3208,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.140625" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>134</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C3" s="8">
         <v>69</v>
       </c>
@@ -3289,56 +3297,56 @@
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
     <col min="7" max="7" width="7.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>137</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>138</v>
       </c>
@@ -3448,56 +3456,56 @@
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="27.7109375" customWidth="1"/>
     <col min="5" max="5" width="66.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>141</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>142</v>
       </c>
@@ -3564,56 +3572,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="27.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>152</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>197</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>150</v>
       </c>
@@ -3652,143 +3660,143 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K10" sqref="K10:K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>154</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>200</v>
       </c>
       <c r="C3" s="8">
         <v>79</v>
       </c>
-      <c r="D3" s="22" t="s">
+      <c r="D3" s="21" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="8">
         <v>2</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="D4" s="23"/>
+      <c r="D4" s="22"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="7">
         <v>1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>228</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="D3:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>156</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>202</v>
       </c>
       <c r="C3" s="8">
         <v>80</v>
       </c>
@@ -3856,56 +3864,56 @@
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>219</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>220</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>221</v>
       </c>
@@ -3930,87 +3938,87 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>227</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="17">
+      <c r="A3" s="16">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>231</v>
       </c>
       <c r="C3" s="8">
         <v>86</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="17">
+      <c r="A4" s="16">
         <v>2</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>232</v>
       </c>
       <c r="C4" s="8">
         <v>87</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>233</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>243</v>
       </c>
@@ -4018,248 +4026,320 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="7">
         <v>4</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:D2"/>
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="23" t="s">
         <v>238</v>
       </c>
-      <c r="B1" s="24"/>
-[...1 lines deleted...]
-      <c r="D1" s="24"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
     </row>
     <row r="2" spans="1:5" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>240</v>
       </c>
-      <c r="E2" s="18"/>
+      <c r="E2" s="17"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>241</v>
       </c>
       <c r="C3" s="8">
         <v>88</v>
       </c>
-      <c r="D3" s="16" t="s">
-        <v>206</v>
+      <c r="D3" s="13" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>248</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>249</v>
       </c>
-      <c r="D9" s="19" t="s">
+      <c r="D9" s="18" t="s">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D3"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:D1"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="24" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="24"/>
+      <c r="A1" s="23" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
     </row>
     <row r="2" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>239</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C3" s="8">
         <v>89</v>
       </c>
-      <c r="D3" s="16" t="s">
-        <v>252</v>
+      <c r="D3" s="13" t="s">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D4"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.42578125" customWidth="1"/>
+    <col min="4" max="4" width="26.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="23" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+    </row>
+    <row r="2" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="C3" s="7">
+        <v>90</v>
+      </c>
+      <c r="D3" s="18" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C4" s="7">
+        <v>91</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>206</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="7">
         <v>17</v>
       </c>
@@ -4269,56 +4349,56 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5:G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="21"/>
-[...1 lines deleted...]
-      <c r="D1" s="21"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>38</v>
       </c>
@@ -4356,56 +4436,56 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>43</v>
       </c>
@@ -4443,56 +4523,56 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>49</v>
       </c>
@@ -4643,56 +4723,56 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>208</v>
       </c>
@@ -4716,120 +4796,121 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="20"/>
-[...1 lines deleted...]
-      <c r="D1" s="20"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>31</vt:i4>
+        <vt:i4>32</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="31" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
       <vt:lpstr>rok 1995</vt:lpstr>
       <vt:lpstr>rok 1996</vt:lpstr>
       <vt:lpstr>rok 1997</vt:lpstr>
       <vt:lpstr>rok 1998</vt:lpstr>
       <vt:lpstr>rok 1999</vt:lpstr>
       <vt:lpstr>rok 2000</vt:lpstr>
       <vt:lpstr>rok 2001</vt:lpstr>
       <vt:lpstr>rok 2002</vt:lpstr>
       <vt:lpstr>rok 2003</vt:lpstr>
       <vt:lpstr>rok 2004</vt:lpstr>
       <vt:lpstr>rok 2005</vt:lpstr>
       <vt:lpstr>rok 2006</vt:lpstr>
       <vt:lpstr>rok 2007</vt:lpstr>
       <vt:lpstr>rok 2008</vt:lpstr>
       <vt:lpstr>rok 2009</vt:lpstr>
       <vt:lpstr>rok 2010</vt:lpstr>
       <vt:lpstr>rok 2011</vt:lpstr>
       <vt:lpstr>rok 2012</vt:lpstr>
       <vt:lpstr>rok 2013</vt:lpstr>
       <vt:lpstr>rok 2014</vt:lpstr>
       <vt:lpstr>rok 2015</vt:lpstr>
       <vt:lpstr>rok 2016</vt:lpstr>
       <vt:lpstr>rok 2017</vt:lpstr>
       <vt:lpstr>rok 2018</vt:lpstr>
       <vt:lpstr>rok 2019</vt:lpstr>
       <vt:lpstr>rok 2020</vt:lpstr>
       <vt:lpstr>rok 2021</vt:lpstr>
       <vt:lpstr>rok 2022</vt:lpstr>
       <vt:lpstr>rok 2023</vt:lpstr>
       <vt:lpstr>rok 2024</vt:lpstr>
       <vt:lpstr>rok 2025</vt:lpstr>
+      <vt:lpstr>rok 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Anna Herbut</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>