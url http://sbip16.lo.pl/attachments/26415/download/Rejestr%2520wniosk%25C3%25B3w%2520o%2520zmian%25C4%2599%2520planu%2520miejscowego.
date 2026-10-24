--- v0 (2026-06-13)
+++ v1 (2026-10-24)
@@ -1,75 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\v-um-users\AR$\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\v-users\AR$\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9600" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Rok 2023" sheetId="1" r:id="rId1"/>
     <sheet name="Rok 2024" sheetId="2" r:id="rId2"/>
     <sheet name="Rok 2025" sheetId="3" r:id="rId3"/>
+    <sheet name="Rok 2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="93">
   <si>
     <t>Lp.</t>
   </si>
   <si>
     <t>Wnioskodawca</t>
   </si>
   <si>
     <t>Nr planu</t>
   </si>
   <si>
     <t>Data wpływu do Referatu Architektury</t>
   </si>
   <si>
     <t>Treść wniosku</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Osoba fizyczna</t>
   </si>
   <si>
     <t>zmiana planu Nr 78 dla działki nr 172 w obr. 2 miasta Lubina - dopuszczenie mozliwości utworzenia grzebowiska dla zwierząt domowych</t>
   </si>
   <si>
@@ -280,50 +282,74 @@
     <t>Zmiana przeznaczenia dz. nr 23/4 i 47/3 obr. 8 z zieleni urządzonej na zabudowę mieszkaniową jednorodzinną.</t>
   </si>
   <si>
     <t>Objęcie miejscowym planem dz. nr 77/1, 77/2, 77/3, 77/4, 77/5 i 77/6 obr. 6.</t>
   </si>
   <si>
     <t>BRAK PLANU</t>
   </si>
   <si>
     <t>KGHM Polska Miedź S.A.,             ul. M. Skłodowskiej-Curie 48,     59-301 Lubin</t>
   </si>
   <si>
     <t>Rozszerzenie przeznaczenia dla dz. nr 851/1, 851/2 i 851/3 obr. 9 o zabudowę zagrodową.</t>
   </si>
   <si>
     <t>Objęcie miejscowym planem dz. nr 76/1, 76/2, 76/3, 76/4, 76/5, 76/6, 76/7, 76/8, 76/9, 76/10, 76/11, 76/12, 76/13, 76/14, 76/15, 76/16 i 76/17 obr. 6.</t>
   </si>
   <si>
     <t>Wprowadzenie zapisu w §5 ust. 3 punkt 4 w brzmieniu "działalności prowadzonej na terenie 1G wyłącznie w zakresie określonym w ustaleniach szczegółowych".</t>
   </si>
   <si>
     <t>Objęcie miejscowym planem całości działki nr 404/2 obr. 6</t>
   </si>
   <si>
     <t>częściowo BRAK PLANU częściowo zmiana planu Nr 68</t>
+  </si>
+  <si>
+    <t>uzupełnienie treści planu o zapisy umożliwiające wykorzystanie istniejących miejsc parkingowych w przypadku zmiany sposobu użytkowania lokali w istniejącej zabudowie</t>
+  </si>
+  <si>
+    <t>77 cz. A</t>
+  </si>
+  <si>
+    <t>Spółdzielnia Mieszkaniowa "PRZYLESIE" ul. Prymasa Polski Stefana Wyszyńskiego 10, 59-300 Lubin</t>
+  </si>
+  <si>
+    <t>zmiana przeznaczenia dz. nr 80/25 obr. 8 z zabudowy usługowej na zabudowę mieszkaniową wielorodzinną z usługami</t>
+  </si>
+  <si>
+    <t>zmiana przeznaczenia dz. nr 154 obr. 6 z obsługi komunikacji , parkingów i zabudowy usługowej na zabudowę mieszkaniową</t>
+  </si>
+  <si>
+    <t>przesunięcie granicy pasa drogowego dróg 21KDD i 22KDD do granic działki nr 306 obr. 2</t>
+  </si>
+  <si>
+    <t>zm 68</t>
+  </si>
+  <si>
+    <t>zmiana przebiegu drogi publicznej 2KDZ w części przebiegającej przez dz. nr 337/8 obr. 6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -454,51 +480,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -730,50 +756,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H225"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27.28515625" customWidth="1"/>
     <col min="3" max="3" width="45.7109375" customWidth="1"/>
     <col min="4" max="5" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>4</v>
       </c>
@@ -2697,52 +2727,52 @@
         <v>71</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>65</v>
       </c>
       <c r="D13" s="5">
         <v>52</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="25"/>
     <col min="2" max="2" width="27.28515625" style="23" customWidth="1"/>
     <col min="3" max="3" width="45.5703125" style="23" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="27" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" style="27" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D1" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="20" t="s">
@@ -2897,70 +2927,100 @@
       </c>
       <c r="D10" s="11" t="s">
         <v>84</v>
       </c>
       <c r="E10" s="28">
         <v>45749</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>72</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="28">
         <v>45813</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="E14" s="26"/>
+    <row r="12" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" s="28">
+        <v>45862</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="60" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C13" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" s="11">
+        <v>46</v>
+      </c>
+      <c r="E13" s="28">
+        <v>45867</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
+        <v>13</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="11">
+        <v>76</v>
+      </c>
+      <c r="E14" s="28">
+        <v>45951</v>
+      </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="24"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="24"/>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="24"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="24"/>
       <c r="B18" s="22"/>
@@ -3064,70 +3124,143 @@
       <c r="B32" s="22"/>
       <c r="C32" s="22"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="24"/>
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="24"/>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="24"/>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E3"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H25" sqref="H25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="27.28515625" customWidth="1"/>
+    <col min="3" max="3" width="45.5703125" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="85.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="20" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A2" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="28">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D3" s="11">
+        <v>87</v>
+      </c>
+      <c r="E3" s="28">
+        <v>46203</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Rok 2023</vt:lpstr>
       <vt:lpstr>Rok 2024</vt:lpstr>
       <vt:lpstr>Rok 2025</vt:lpstr>
+      <vt:lpstr>Rok 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Anna Herbut</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>